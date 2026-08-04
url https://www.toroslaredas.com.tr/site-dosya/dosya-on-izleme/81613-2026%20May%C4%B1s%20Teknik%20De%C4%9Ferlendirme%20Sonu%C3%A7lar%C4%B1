--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -11,80 +11,80 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tuncay.delibalta\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B11CA83F-3411-4185-BDBC-67375D721900}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A0D11CC-5FFB-4C1D-9A59-3DCDD9486AB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DI-F-728" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DI-F-728'!$B$4:$L$272</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1223" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1222" uniqueCount="89">
   <si>
     <t>BAŞVURU SAHİBİNİN BİLGİLERİ</t>
   </si>
   <si>
     <t>S.NO</t>
   </si>
   <si>
     <t>BAŞVURU TARİHİ</t>
   </si>
   <si>
     <t>DEĞERLENDİRME SONUCU</t>
   </si>
   <si>
     <t>SONUÇ OLUMSUZ İSE GEREKÇESİ</t>
   </si>
   <si>
     <t>TEİAŞ GÖRÜŞÜ</t>
   </si>
   <si>
     <t>KAYNAK TÜRÜ</t>
   </si>
   <si>
     <t>BİLDİRİM NO</t>
   </si>
   <si>
@@ -1376,52 +1376,52 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L294"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E258" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="G264" sqref="G264:L264"/>
+    <sheetView tabSelected="1" topLeftCell="A237" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <selection activeCell="I252" sqref="I252"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="6.81640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.36328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="24.453125" style="6" customWidth="1"/>
     <col min="4" max="4" width="20.08984375" style="6" customWidth="1"/>
     <col min="5" max="5" width="52.1796875" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.26953125" style="6" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="31.90625" style="6" customWidth="1"/>
     <col min="8" max="8" width="33.90625" style="5" customWidth="1"/>
     <col min="9" max="9" width="55" style="2" customWidth="1"/>
     <col min="10" max="10" width="36" style="4" customWidth="1"/>
     <col min="11" max="11" width="36.6328125" style="4" customWidth="1"/>
     <col min="12" max="12" width="106.08984375" style="5" customWidth="1"/>
     <col min="13" max="191" width="9.1796875" style="2"/>
     <col min="192" max="192" width="9.1796875" style="2" bestFit="1" customWidth="1"/>
     <col min="193" max="193" width="20.54296875" style="2" customWidth="1"/>
     <col min="194" max="194" width="33.1796875" style="2" customWidth="1"/>
     <col min="195" max="195" width="16.81640625" style="2" customWidth="1"/>
     <col min="196" max="196" width="13.1796875" style="2" customWidth="1"/>
     <col min="197" max="197" width="91.453125" style="2" customWidth="1"/>
     <col min="198" max="198" width="49.453125" style="2" customWidth="1"/>
     <col min="199" max="199" width="39.1796875" style="2" customWidth="1"/>
@@ -10140,58 +10140,56 @@
     </row>
     <row r="249" spans="2:12" s="3" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B249" s="9">
         <v>245</v>
       </c>
       <c r="C249" s="12">
         <v>46142</v>
       </c>
       <c r="D249" s="10">
         <v>1842346</v>
       </c>
       <c r="E249" s="10">
         <v>99</v>
       </c>
       <c r="F249" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G249" s="11" t="s">
         <v>19</v>
       </c>
       <c r="H249" s="9"/>
       <c r="I249" s="9" t="s">
         <v>63</v>
       </c>
       <c r="J249" s="9" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="K249" s="9">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="L249" s="9"/>
     </row>
     <row r="250" spans="2:12" s="3" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B250" s="9">
         <v>246</v>
       </c>
       <c r="C250" s="12">
         <v>46142</v>
       </c>
       <c r="D250" s="10">
         <v>1842351</v>
       </c>
       <c r="E250" s="10">
         <v>150</v>
       </c>
       <c r="F250" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G250" s="11" t="s">
         <v>19</v>
       </c>
       <c r="H250" s="9"/>
       <c r="I250" s="9" t="s">
         <v>75</v>
       </c>
       <c r="J250" s="9" t="s">
@@ -11139,62 +11137,62 @@
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="35" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1">
     <oddFooter>&amp;RHizmete Özel</oddFooter>
     <evenFooter>&amp;RHizmete Özel</evenFooter>
     <firstFooter>&amp;RHizmete Özel</firstFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006078AA28F3C5D844B7E579B04AAF2AA9" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5803e9ed58698c1755134157fbf9d5f0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b05d82d297216baf5b26c55225140df">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11268,68 +11266,68 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CAE1F3C-B7BD-4E30-94C2-F74B24E99E73}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393E90F3-5C76-4390-BABD-FACFE7AB711A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CAE1F3C-B7BD-4E30-94C2-F74B24E99E73}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D15C7F0-3301-43B0-A8B8-57831EB6F8D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>